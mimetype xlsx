--- v0 (2025-10-21)
+++ v1 (2026-04-17)
@@ -149,51 +149,51 @@
   <si>
     <t>Биореактор для контролируемого культивирования прокариот Minifors 2</t>
   </si>
   <si>
     <t>Спектрофотометр QIAxpert</t>
   </si>
   <si>
     <t>Лабораторная установка микро-, ультрафильтрации на базе фильтродержателя АСФ-018</t>
   </si>
   <si>
     <t>Трибометр TRB3</t>
   </si>
   <si>
     <t>Бесконтактная оптическая система измерения перемещений и анализа деформированного состояния методом корреляции цифровых изображений – VDA-3D</t>
   </si>
   <si>
     <t>Тройной квадрупольный тандемный масс-спектрометр EXPEC 5210 LC-MS/MS</t>
   </si>
   <si>
     <t>Спектрометр атомно-абсорбционный МГА-1000</t>
   </si>
   <si>
     <t>Оптический микроскоп Axio Observer A1m</t>
   </si>
   <si>
-    <t>Информация обновлена: 2025-04-22</t>
+    <t>Информация обновлена: 2026-02-17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -610,349 +610,349 @@
       </c>
       <c r="K2" t="s">
         <v>11</v>
       </c>
       <c r="L2" t="s">
         <v>12</v>
       </c>
       <c r="M2" t="s">
         <v>13</v>
       </c>
       <c r="N2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
-      <c r="G3" s="3"/>
-[...2 lines deleted...]
-      <c r="J3" s="3"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="3"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
-      <c r="F5" s="3"/>
+      <c r="F5" s="2"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="4"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
-      <c r="E6" s="4"/>
-      <c r="F6" s="4"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="4"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="4"/>
       <c r="L7" s="3"/>
       <c r="M7" s="2"/>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
-      <c r="E8" s="4"/>
+      <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="2"/>
-      <c r="F9" s="3"/>
+      <c r="F9" s="2"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="4"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C10" s="3"/>
-[...6 lines deleted...]
-      <c r="J10" s="4"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="2"/>
-      <c r="E11" s="3"/>
-[...1 lines deleted...]
-      <c r="G11" s="3"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="4"/>
       <c r="K11" s="3"/>
       <c r="L11" s="4"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
-      <c r="G12" s="4"/>
-      <c r="H12" s="4"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
       <c r="I12" s="3"/>
-      <c r="J12" s="3"/>
-      <c r="K12" s="3"/>
+      <c r="J12" s="4"/>
+      <c r="K12" s="4"/>
       <c r="L12" s="4"/>
-      <c r="M12" s="3"/>
-      <c r="N12" s="3"/>
+      <c r="M12" s="4"/>
+      <c r="N12" s="4"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C13" s="3"/>
-[...1 lines deleted...]
-      <c r="E13" s="3"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="4"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="2"/>
       <c r="F14" s="3"/>
       <c r="G14" s="2"/>
       <c r="H14" s="3"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="3"/>
       <c r="L14" s="4"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="3"/>
-      <c r="D15" s="4"/>
-      <c r="E15" s="4"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
       <c r="F15" s="3"/>
       <c r="G15" s="4"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="4"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="2"/>
-      <c r="E17" s="3"/>
-      <c r="F17" s="3"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
       <c r="G17" s="3"/>
       <c r="H17" s="4"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="4"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
-      <c r="E18" s="3"/>
+      <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="4"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="2"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="3"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
@@ -986,252 +986,252 @@
         <v>19</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C22" s="4"/>
-[...2 lines deleted...]
-      <c r="F22" s="4"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C23" s="3"/>
-      <c r="D23" s="3"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
-      <c r="F24" s="3"/>
-      <c r="G24" s="3"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C26" s="4"/>
-[...2 lines deleted...]
-      <c r="F26" s="4"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C28" s="3"/>
-      <c r="D28" s="3"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
-      <c r="I28" s="2"/>
-[...4 lines deleted...]
-      <c r="N28" s="2"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="4"/>
+      <c r="K28" s="4"/>
+      <c r="L28" s="4"/>
+      <c r="M28" s="4"/>
+      <c r="N28" s="4"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
-      <c r="I29" s="3"/>
-[...4 lines deleted...]
-      <c r="N29" s="3"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+      <c r="K29" s="4"/>
+      <c r="L29" s="4"/>
+      <c r="M29" s="4"/>
+      <c r="N29" s="4"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
-      <c r="G31" s="4"/>
-[...3 lines deleted...]
-      <c r="K31" s="4"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C32" s="3"/>
-      <c r="D32" s="3"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>